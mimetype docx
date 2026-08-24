--- v0 (2025-10-14)
+++ v1 (2026-08-24)
@@ -1,929 +1,932 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/glossary/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="002C20AA" w:rsidRDefault="002C20AA" w:rsidP="000507C6">
+    <w:p w14:paraId="52EA6E01" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="000507C6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="068B0F75" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="0077329C" w:rsidRDefault="00B63724" w:rsidP="000507C6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077329C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t xml:space="preserve">FORMULARIO </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="1FDCAEFB" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="000507C6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="3B8E3EF3" w14:textId="1B82932D" w:rsidR="00000000" w:rsidRDefault="002F2C81" w:rsidP="000507C6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0077329C">
-[...4 lines deleted...]
-        <w:t>SOLICITUD DE CERTIFICADO DE COMPRA DE COSECHA NACIONAL DE ARROZ GRANZA -CCC-, DE CONFORMIDAD AL ACUERDO MINISTERIAL NUMERO 510-2013, DE FECHA 22 DE OCTUBRE 2013.</w:t>
+      <w:r w:rsidRPr="002F2C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-GT"/>
+        </w:rPr>
+        <w:t>Solicitud de Certificado de Cosecha de Compra Nacional de Arroz en Granza (CCC), de conformidad al Acuerdo Gubernativo Número 53-2026, de fecha 17 de abril 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="7B54E662" w14:textId="77777777" w:rsidR="002F2C81" w:rsidRPr="0077329C" w:rsidRDefault="002F2C81" w:rsidP="000507C6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="5B11BE93" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00B63724" w:rsidP="000507C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077329C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>Nombre, razón o denominación social de la empresa:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:alias w:val="Dirección electrónica"/>
-        <w:tag w:val="Dirección electrónica"/>
+        <w:alias w:val="Empresa"/>
+        <w:tag w:val="Empresa"/>
         <w:id w:val="1838413458"/>
         <w:placeholder>
           <w:docPart w:val="6C5137B30F6942468A8109CF4A466BA2"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="002A4CC0" w:rsidP="002A4CC0">
+        <w:p w14:paraId="52C9067C" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="0077329C" w:rsidRDefault="00B63724" w:rsidP="002A4CC0">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bar w:val="single" w:sz="4" w:color="auto"/>
             </w:pBdr>
             <w:ind w:left="426"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:lang w:val="es-GT"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="050AB145" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="0077329C" w:rsidRDefault="00000000" w:rsidP="000507C6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="10"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C20AA" w:rsidRDefault="002C20AA" w:rsidP="002C20AA">
+    <w:p w14:paraId="063F5EF7" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002C20AA">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="482AD45D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00B63724" w:rsidP="000507C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077329C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>Nombre del propietario o representante legal:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:alias w:val="Dirección electrónica"/>
-        <w:tag w:val="Dirección electrónica"/>
+        <w:alias w:val="Propietario o representante"/>
+        <w:tag w:val="Propietario o representante"/>
         <w:id w:val="64305727"/>
         <w:placeholder>
           <w:docPart w:val="F9E25599D865431B877BD03FA1A4603C"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="002A4CC0" w:rsidP="002A4CC0">
+        <w:p w14:paraId="2E21DB30" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="0077329C" w:rsidRDefault="00B63724" w:rsidP="002A4CC0">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bar w:val="single" w:sz="4" w:color="auto"/>
             </w:pBdr>
             <w:ind w:left="426"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:lang w:val="es-GT"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="63E28D63" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="0077329C" w:rsidRDefault="00000000" w:rsidP="000507C6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="10"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C20AA" w:rsidRDefault="002C20AA" w:rsidP="002C20AA">
+    <w:p w14:paraId="0556FDB6" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002C20AA">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="754FF46C" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00B63724" w:rsidP="000507C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077329C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>Domicilio de la persona individual o jurídica:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:alias w:val="Dirección electrónica"/>
-        <w:tag w:val="Dirección electrónica"/>
+        <w:alias w:val="Domicilio"/>
+        <w:tag w:val="Domicilio"/>
         <w:id w:val="-519238744"/>
         <w:placeholder>
           <w:docPart w:val="365DD25E0393472EBD7D4690C06FB08A"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w:rsidR="002C20AA" w:rsidRDefault="002A4CC0" w:rsidP="002A4CC0">
+        <w:p w14:paraId="1760D41D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00B63724" w:rsidP="002A4CC0">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bar w:val="single" w:sz="4" w:color="auto"/>
             </w:pBdr>
             <w:ind w:left="426"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:lang w:val="es-GT"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="002C20AA" w:rsidRDefault="002C20AA" w:rsidP="000507C6">
+    <w:p w14:paraId="78B62031" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="000507C6">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="7DFDF8D3" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="0077329C" w:rsidRDefault="00B63724" w:rsidP="000507C6">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077329C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>Sede Social:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:alias w:val="Dirección electrónica"/>
-        <w:tag w:val="Dirección electrónica"/>
+        <w:alias w:val="Sede"/>
+        <w:tag w:val="Sede"/>
         <w:id w:val="1039169703"/>
         <w:placeholder>
           <w:docPart w:val="DFC91FA93378419BB746924DC56BFC82"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w:rsidR="002C20AA" w:rsidRPr="002A4CC0" w:rsidRDefault="002A4CC0" w:rsidP="002A4CC0">
+        <w:p w14:paraId="133FAEC4" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="002A4CC0" w:rsidRDefault="00B63724" w:rsidP="002A4CC0">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bar w:val="single" w:sz="4" w:color="auto"/>
             </w:pBdr>
             <w:ind w:left="426"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:lang w:val="es-GT"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="002C20AA" w:rsidRDefault="002C20AA" w:rsidP="000507C6">
+    <w:p w14:paraId="0D204F47" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="000507C6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="2B8E0181" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="0077329C" w:rsidRDefault="00B63724" w:rsidP="000507C6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077329C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>Número de Teléfono:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:alias w:val="Dirección electrónica"/>
-        <w:tag w:val="Dirección electrónica"/>
+        <w:alias w:val="Teléfono"/>
+        <w:tag w:val="Teléfono"/>
         <w:id w:val="-1834445244"/>
         <w:placeholder>
           <w:docPart w:val="AE5F51A5E8AD43D49B71C99FADCBC4B6"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w:rsidR="002C20AA" w:rsidRDefault="002A4CC0" w:rsidP="002A4CC0">
+        <w:p w14:paraId="01DC79E0" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00B63724" w:rsidP="002A4CC0">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bar w:val="single" w:sz="4" w:color="auto"/>
             </w:pBdr>
             <w:ind w:left="426"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:lang w:val="es-GT"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="002C20AA" w:rsidRDefault="002C20AA" w:rsidP="000507C6">
+    <w:p w14:paraId="023C28D9" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="000507C6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="58F7AF3A" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="0077329C" w:rsidRDefault="00B63724" w:rsidP="000507C6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077329C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>Dirección electrónica:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:alias w:val="Dirección electrónica"/>
         <w:tag w:val="Dirección electrónica"/>
         <w:id w:val="1816828566"/>
         <w:placeholder>
           <w:docPart w:val="D17922B90C1B40ECB9A58CC513D00DF1"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w:rsidR="000507C6" w:rsidRDefault="002A4CC0" w:rsidP="002A4CC0">
+        <w:p w14:paraId="310A1CDB" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00B63724" w:rsidP="002A4CC0">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bar w:val="single" w:sz="4" w:color="auto"/>
             </w:pBdr>
             <w:ind w:left="426"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:lang w:val="es-GT"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="002C20AA" w:rsidRDefault="002C20AA" w:rsidP="000507C6">
+    <w:p w14:paraId="6C01D91E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="000507C6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="1DF352C1" w14:textId="3A968672" w:rsidR="00000000" w:rsidRDefault="002F2C81" w:rsidP="000507C6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002F2C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-GT"/>
+        </w:rPr>
+        <w:t>Me doy por informado y acepto, que el presente formulario de inscripción anual constituye únicamente uno de varios requisitos para la emisión del Certificado de Cosecha de Compra Nacional de Arroz en Granza (CCC), por lo cual no garantiza la emisión del mismo, a menos que se cum</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t>Me doy por informado y acepto, que el presente formulario de inscripción anual constituye únicamente uno de varios requisitos para la emisión del Certificado de Compra de Cosecha Nacional de Arroz Granza – CCC-, por lo que no garantiza la emisión del mismo, a menos que se cumpla con todos los requisitos y procedimientos establecidos en el Acuerdo Ministerial 510-2013.</w:t>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-GT"/>
+        </w:rPr>
+        <w:t>la con todos los requisitos y procedimientos establecidos en el Acuerdo Gubernativo Número 53-2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="1ABA7D86" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="000507C6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRDefault="00F153E2" w:rsidP="00F153E2">
+    <w:p w14:paraId="7F6E3520" w14:textId="78C504C1" w:rsidR="00000000" w:rsidRDefault="00B63724" w:rsidP="00F153E2">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TIME \@ "dddd, dd' de 'MMMM' de 'yyyy" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00775F1B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t>lunes, 16 de enero de 2017</w:t>
+        <w:t>jueves, 20 de agosto de 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="41F8F659" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="000507C6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="070F9990" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="000507C6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="7C82EBFF" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="0077329C" w:rsidRDefault="00B63724" w:rsidP="000507C6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077329C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>(f)__________________________________________</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:alias w:val="Nombre"/>
         <w:tag w:val="Nombre"/>
         <w:id w:val="2012870988"/>
         <w:placeholder>
           <w:docPart w:val="8438D1BBA490457397F123D6E1429EC1"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w:rsidR="002A4CC0" w:rsidRDefault="002A4CC0" w:rsidP="002A4CC0">
+        <w:p w14:paraId="45A488CD" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00B63724" w:rsidP="002A4CC0">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="5421015B" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="0077329C" w:rsidRDefault="00B63724" w:rsidP="000507C6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077329C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>Nombre y firma del propietario o representante legal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidRDefault="000507C6" w:rsidP="000507C6">
+    <w:p w14:paraId="113DD495" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="0077329C" w:rsidRDefault="00B63724" w:rsidP="000507C6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0077329C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> sello de la empresa.</w:t>
+        <w:t>y sello de la empresa.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000507C6" w:rsidRPr="0077329C" w:rsidSect="002C20AA">
-      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1813" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00391296" w:rsidRDefault="00391296">
+    <w:p w14:paraId="4D2793FD" w14:textId="77777777" w:rsidR="008D39FE" w:rsidRDefault="008D39FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00391296" w:rsidRDefault="00391296">
+    <w:p w14:paraId="018432A1" w14:textId="77777777" w:rsidR="008D39FE" w:rsidRDefault="008D39FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00391296" w:rsidRDefault="00391296">
+    <w:p w14:paraId="16B05193" w14:textId="77777777" w:rsidR="008D39FE" w:rsidRDefault="008D39FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00391296" w:rsidRDefault="00391296">
+    <w:p w14:paraId="0DAF85DB" w14:textId="77777777" w:rsidR="008D39FE" w:rsidRDefault="008D39FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00FD789D" w:rsidRPr="002C20AA" w:rsidRDefault="002C20AA" w:rsidP="002C20AA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7356F7E2" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="002C20AA" w:rsidRDefault="00B63724" w:rsidP="002C20AA">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:b/>
         <w:sz w:val="25"/>
         <w:szCs w:val="25"/>
         <w:lang w:val="es-GT"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C20AA">
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:b/>
         <w:sz w:val="25"/>
         <w:szCs w:val="25"/>
         <w:lang w:val="es-GT"/>
       </w:rPr>
       <w:t>MINISTERIO DE AGRICULTURA, GANADERÍA Y ALIMENTACIÓN</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002C20AA" w:rsidRPr="002C20AA" w:rsidRDefault="002C20AA" w:rsidP="002C20AA">
+  <w:p w14:paraId="6A709960" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="002C20AA" w:rsidRDefault="00B63724" w:rsidP="002C20AA">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:b/>
         <w:sz w:val="25"/>
         <w:szCs w:val="25"/>
         <w:lang w:val="es-GT"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:b/>
         <w:sz w:val="25"/>
         <w:szCs w:val="25"/>
         <w:lang w:val="es-GT"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidRPr="002C20AA">
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:b/>
         <w:sz w:val="25"/>
         <w:szCs w:val="25"/>
         <w:lang w:val="es-GT"/>
       </w:rPr>
       <w:t>MAGA</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:b/>
         <w:sz w:val="25"/>
         <w:szCs w:val="25"/>
         <w:lang w:val="es-GT"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4DDC8A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1019,236 +1022,236 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0B2E5A44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DCA655B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1C1E0EEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="80886DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4EF8CFB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9CEC7EC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="21FC2DBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6B726EB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="01E06B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="74C8C07C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07AC7A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5838E884"/>
     <w:lvl w:ilvl="0" w:tplc="100A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1317,51 +1320,51 @@
     <w:lvl w:ilvl="7" w:tplc="100A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AB273F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B1A867E"/>
     <w:lvl w:ilvl="0" w:tplc="100A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1430,51 +1433,51 @@
     <w:lvl w:ilvl="7" w:tplc="100A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73861D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E6ED5BC"/>
     <w:lvl w:ilvl="0" w:tplc="100A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1516,615 +1519,549 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="805707687">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1103692163">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1827361198">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1298484886">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="361441593">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="788398097">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1094210189">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="249242235">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1958291587">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="678698211">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="423188337">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1828134018">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1455171412">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="903367901">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="swZpGn3kxT713Zp1htkq1FpxOhs=" w:salt="yaIWYSi0vK6bK0nK1ugcnA=="/>
-  <w:defaultTabStop w:val="720"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="P6hQKNKr9PxeKGa2ZPaGSDGpfH7Y6ImqlOJ/Wd5IK685H5hbYZogrh3bAc7ZDQLQwSFDVq2c+gXXKOUa4kEn8w==" w:salt="eVkQOWJJ1+yxXQdvaaPZsg=="/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="360"/>
-[...2 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00262944"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00FD789D"/>
+    <w:rsidRoot w:val="002F2C81"/>
+    <w:rsid w:val="002F2C81"/>
+    <w:rsid w:val="007047A6"/>
+    <w:rsid w:val="00775F1B"/>
+    <w:rsid w:val="008D39FE"/>
+    <w:rsid w:val="00AD0C75"/>
+    <w:rsid w:val="00B63724"/>
+    <w:rsid w:val="00DA091B"/>
+    <w:rsid w:val="00DB7336"/>
+    <w:rsid w:val="00E3138C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
-    <m:dispDef m:val="0"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
-    <m:naryLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES_tradnl"/>
+  <w:themeFontLang w:val="es-GT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7B56707C"/>
+  <w15:docId w15:val="{2279A286-BAC2-4F85-A7A9-54D1ED254AB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...413 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BB66E4"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2208,853 +2145,858 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A4CC0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002A4CC0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8438D1BBA490457397F123D6E1429EC1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{204DCEED-392F-4E72-86DA-5D7F3384302A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
+        <w:p w:rsidR="00EA637C" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
           <w:pPr>
             <w:pStyle w:val="8438D1BBA490457397F123D6E1429EC1"/>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6C5137B30F6942468A8109CF4A466BA2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC2B7516-70E9-458F-969C-BAD20BA0BEF5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
+        <w:p w:rsidR="00EA637C" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
           <w:pPr>
             <w:pStyle w:val="6C5137B30F6942468A8109CF4A466BA2"/>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F9E25599D865431B877BD03FA1A4603C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B4ABF92A-2BDC-413D-A0B4-C55F12BF360E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
+        <w:p w:rsidR="00EA637C" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
           <w:pPr>
             <w:pStyle w:val="F9E25599D865431B877BD03FA1A4603C"/>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="365DD25E0393472EBD7D4690C06FB08A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E96BF6AF-7683-4A26-B0E6-A4F81CA9544A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
+        <w:p w:rsidR="00EA637C" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
           <w:pPr>
             <w:pStyle w:val="365DD25E0393472EBD7D4690C06FB08A"/>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DFC91FA93378419BB746924DC56BFC82"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{47422CBE-1172-44AB-BFB4-AF526B874CA1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
+        <w:p w:rsidR="00EA637C" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
           <w:pPr>
             <w:pStyle w:val="DFC91FA93378419BB746924DC56BFC82"/>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AE5F51A5E8AD43D49B71C99FADCBC4B6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8C2D9B32-FE1C-4884-8F71-6C741AC28CB0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
+        <w:p w:rsidR="00EA637C" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
           <w:pPr>
             <w:pStyle w:val="AE5F51A5E8AD43D49B71C99FADCBC4B6"/>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D17922B90C1B40ECB9A58CC513D00DF1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D7E29C08-D2CF-4CB6-A4F9-D64F97BB6819}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
+        <w:p w:rsidR="00EA637C" w:rsidRDefault="00886BB9" w:rsidP="00886BB9">
           <w:pPr>
             <w:pStyle w:val="D17922B90C1B40ECB9A58CC513D00DF1"/>
           </w:pPr>
           <w:r w:rsidRPr="00882BA8">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00886BB9"/>
+    <w:rsid w:val="002C433D"/>
+    <w:rsid w:val="003B490D"/>
     <w:rsid w:val="00886BB9"/>
+    <w:rsid w:val="00A5438E"/>
+    <w:rsid w:val="00DA091B"/>
+    <w:rsid w:val="00EA637C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-GT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-GT" w:eastAsia="es-GT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00886BB9"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8438D1BBA490457397F123D6E1429EC1">
     <w:name w:val="8438D1BBA490457397F123D6E1429EC1"/>
     <w:rsid w:val="00886BB9"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8108F3CCC33444769C31549148E402EF">
-[...250 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C5137B30F6942468A8109CF4A466BA2">
     <w:name w:val="6C5137B30F6942468A8109CF4A466BA2"/>
     <w:rsid w:val="00886BB9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9E25599D865431B877BD03FA1A4603C">
     <w:name w:val="F9E25599D865431B877BD03FA1A4603C"/>
     <w:rsid w:val="00886BB9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="365DD25E0393472EBD7D4690C06FB08A">
     <w:name w:val="365DD25E0393472EBD7D4690C06FB08A"/>
     <w:rsid w:val="00886BB9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DFC91FA93378419BB746924DC56BFC82">
     <w:name w:val="DFC91FA93378419BB746924DC56BFC82"/>
     <w:rsid w:val="00886BB9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE5F51A5E8AD43D49B71C99FADCBC4B6">
     <w:name w:val="AE5F51A5E8AD43D49B71C99FADCBC4B6"/>
     <w:rsid w:val="00886BB9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D17922B90C1B40ECB9A58CC513D00DF1">
     <w:name w:val="D17922B90C1B40ECB9A58CC513D00DF1"/>
     <w:rsid w:val="00886BB9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -3355,66 +3297,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{741BA2D3-47E5-42BD-9848-8846F00C50EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>187</Words>
-  <Characters>1030</Characters>
+  <Words>188</Words>
+  <Characters>1040</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerio de Agricultura Ganadería y Alimentación</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1215</CharactersWithSpaces>
+  <CharactersWithSpaces>1226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Salvador Fuentes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>